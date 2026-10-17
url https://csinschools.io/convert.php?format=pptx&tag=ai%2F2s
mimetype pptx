--- v0 (2026-08-29)
+++ v1 (2026-10-17)
@@ -15194,223 +15194,223 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/editor/editor.html?&amp;id=hyZArkvJH&amp;headless=1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/editor/editor.html?&amp;id=hyZArkvJH&amp;headless=1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/ai/2ws" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/ai/2ws" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/P3c09drshlY" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/P3c09drshlY" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/ai/2ws" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/ai/2ws" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/ai/2ws" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/ai/2ws" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/convert.php?tag=ai/2ws&amp;format=docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.io/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flaticon.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/gyelaeUmOlk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C2A4A"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="104" name="Shape 104"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>