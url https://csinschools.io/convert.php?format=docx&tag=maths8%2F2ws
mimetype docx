--- v0 (2026-04-30)
+++ v1 (2026-07-23)
@@ -294,56 +294,56 @@
         </w:rPr>
         <w:t xml:space="preserve">Complete the flowchart below so that the algorithm displays the correct information after the user enters the number of sides.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="4663249" cy="3788890"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image3.png"/>
+            <wp:docPr id="1" name="image10.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image10.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4663249" cy="3788890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -518,56 +518,56 @@
         </w:rPr>
         <w:t xml:space="preserve">The flowchart below represents an algorithm which asks the user to enter an angle value in degrees and then identifies whether it is a right angle or not to the user. Complete the flowchart so that it correctly represents the algorithm.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="4178300"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="5" name="image4.png"/>
+            <wp:docPr id="5" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4178300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -623,56 +623,56 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="4114800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image2.png"/>
+            <wp:docPr id="2" name="image8.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4114800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1037,56 +1037,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="5080000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="8" name="image8.png"/>
+            <wp:docPr id="8" name="image7.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image8.png"/>
+                    <pic:cNvPr id="0" name="image7.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1150,56 +1150,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete the flowchart below for an algorithm which asks the user to type in their height in centimetres. If it is less than 155, display “I’m taller than you!”, if it is exactly 155, display “You’re exactly the same height as me!”, if it is greater than 155, display “You’re taller than me!”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="5080000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image10.png"/>
+            <wp:docPr id="4" name="image6.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image10.png"/>
+                    <pic:cNvPr id="0" name="image6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2213,56 +2213,56 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="4292600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="7" name="image7.png"/>
+            <wp:docPr id="7" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image7.png"/>
+                    <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4292600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3003,56 +3003,56 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="2443163" cy="1301250"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="11" name="image6.png"/>
+            <wp:docPr id="11" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image6.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2443163" cy="1301250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3511,51 +3511,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FrancoisOne-regular.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>