--- v1 (2026-07-23)
+++ v2 (2026-07-24)
@@ -294,56 +294,56 @@
         </w:rPr>
         <w:t xml:space="preserve">Complete the flowchart below so that the algorithm displays the correct information after the user enters the number of sides.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="4663249" cy="3788890"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image10.png"/>
+            <wp:docPr id="1" name="image11.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image10.png"/>
+                    <pic:cNvPr id="0" name="image11.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4663249" cy="3788890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -406,56 +406,56 @@
         </w:rPr>
         <w:t xml:space="preserve">Complete the flowchart below so that the algorithm displays the correct information after the user enters their age.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="4757738" cy="3812290"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="9" name="image11.png"/>
+            <wp:docPr id="9" name="image8.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image11.png"/>
+                    <pic:cNvPr id="0" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4757738" cy="3812290"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -518,56 +518,56 @@
         </w:rPr>
         <w:t xml:space="preserve">The flowchart below represents an algorithm which asks the user to enter an angle value in degrees and then identifies whether it is a right angle or not to the user. Complete the flowchart so that it correctly represents the algorithm.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="4178300"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="5" name="image3.png"/>
+            <wp:docPr id="5" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4178300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -623,56 +623,56 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="4114800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image8.png"/>
+            <wp:docPr id="2" name="image6.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image8.png"/>
+                    <pic:cNvPr id="0" name="image6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4114800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1150,56 +1150,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete the flowchart below for an algorithm which asks the user to type in their height in centimetres. If it is less than 155, display “I’m taller than you!”, if it is exactly 155, display “You’re exactly the same height as me!”, if it is greater than 155, display “You’re taller than me!”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="5080000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image6.png"/>
+            <wp:docPr id="4" name="image9.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image6.png"/>
+                    <pic:cNvPr id="0" name="image9.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1556,56 +1556,56 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">calculate </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">how many more years left they need to wait before they can vote and display this to the user</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="5410200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image9.png"/>
+            <wp:docPr id="3" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image9.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="5410200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1756,56 +1756,56 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If the circumference is exactly 40785 km, display “That planet is Earth!”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kh58m7ifb3xz" w:id="26"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="5461000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image5.png"/>
+            <wp:docPr id="6" name="image10.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPr id="0" name="image10.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="5461000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2213,56 +2213,56 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="4292600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="7" name="image4.png"/>
+            <wp:docPr id="7" name="image5.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4292600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3003,56 +3003,56 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="2443163" cy="1301250"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="11" name="image2.png"/>
+            <wp:docPr id="11" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2443163" cy="1301250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3511,51 +3511,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FrancoisOne-regular.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>