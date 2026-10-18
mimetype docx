--- v0 (2026-08-30)
+++ v1 (2026-10-18)
@@ -32,103 +32,103 @@
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tdghj8ago9pz" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Francois One" w:cs="Francois One" w:eastAsia="Francois One" w:hAnsi="Francois One"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="27336b"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>6858000</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>457200</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="568821" cy="704255"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="0" distR="0"/>
-            <wp:docPr id="5" name="image5.png"/>
+            <wp:docPr id="5" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="568821" cy="704255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>8943975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="568821" cy="704255"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="0" distR="0"/>
-            <wp:docPr id="6" name="image4.png"/>
+            <wp:docPr id="6" name="image5.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="568821" cy="704255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
@@ -12508,51 +12508,51 @@
   <w:style w:type="table" w:styleId="Table23">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table24">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table25">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgs.un.org/goals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgs.un.org/goals" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgs.un.org/goals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgs.un.org/goals" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/FrancoisOne-regular.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csinschools.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>